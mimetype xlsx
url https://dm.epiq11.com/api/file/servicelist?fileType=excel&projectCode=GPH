--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -3075,51 +3075,51 @@
   <si>
     <t>XEROX CAPITAL SERVICE</t>
   </si>
   <si>
     <t>PO BOX 827598</t>
   </si>
   <si>
     <t>19182-7598</t>
   </si>
   <si>
     <t>C/O XEROX CORP</t>
   </si>
   <si>
     <t>201 MERRITT 7</t>
   </si>
   <si>
     <t>NORWALK</t>
   </si>
   <si>
     <t>CT</t>
   </si>
   <si>
     <t>06851-1056</t>
   </si>
   <si>
-    <t>Master Service List (as of 03/31/2026 06:00:33)</t>
+    <t>Master Service List (as of 04/30/2026 06:00:33)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>